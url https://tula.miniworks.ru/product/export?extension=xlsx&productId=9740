--- v0 (2026-04-27)
+++ v1 (2026-06-16)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 27.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 16.06.2026 </t>
   </si>
   <si>
     <t>черный/черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>C1500-6001/9005</t>
   </si>
   <si>
     <t>черный/зеленый</t>
   </si>
   <si>
     <t>C1500-3020/9005</t>
   </si>
   <si>
     <t>черный/красный</t>
   </si>
   <si>
     <t>C1500-1018/9005</t>
   </si>