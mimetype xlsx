--- v1 (2026-06-16)
+++ v2 (2026-08-01)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 16.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.08.2026 </t>
   </si>
   <si>
     <t>черный/черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>C1500-6001/9005</t>
   </si>
   <si>
     <t>черный/зеленый</t>
   </si>
   <si>
     <t>C1500-3020/9005</t>
   </si>
   <si>
     <t>черный/красный</t>
   </si>
   <si>
     <t>C1500-1018/9005</t>
   </si>