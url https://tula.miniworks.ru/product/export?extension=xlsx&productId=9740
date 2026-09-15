--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.08.2026 </t>
+    <t xml:space="preserve"> Наличие на 15.09.2026 </t>
   </si>
   <si>
     <t>черный/черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>C1500-6001/9005</t>
   </si>
   <si>
     <t>черный/зеленый</t>
   </si>
   <si>
     <t>C1500-3020/9005</t>
   </si>
   <si>
     <t>черный/красный</t>
   </si>
   <si>
     <t>C1500-1018/9005</t>
   </si>