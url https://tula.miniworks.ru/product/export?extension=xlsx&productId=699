--- v0 (2026-04-27)
+++ v1 (2026-06-15)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 27.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 16.06.2026 </t>
   </si>
   <si>
     <t>14ТСНЭ</t>
   </si>
   <si>
     <t>синий</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>14ТБЭ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>14ТТКЭ</t>
   </si>
   <si>
     <t>коричневый (RAL 8019)</t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
@@ -1008,179 +1008,179 @@
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>1.44</v>
       </c>
       <c r="F9" s="9">
         <v>1.8</v>
       </c>
       <c r="G9" s="9">
         <v>2.04</v>
       </c>
       <c r="H9" s="9">
         <v>2.64</v>
       </c>
       <c r="I9" s="9">
         <v>3.0</v>
       </c>
       <c r="J9" s="9">
         <v>6.0</v>
       </c>
       <c r="K9" s="3">
-        <v>38257</v>
+        <v>38253</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>1.44</v>
       </c>
       <c r="F10" s="9">
         <v>1.8</v>
       </c>
       <c r="G10" s="9">
         <v>2.04</v>
       </c>
       <c r="H10" s="9">
         <v>2.64</v>
       </c>
       <c r="I10" s="9">
         <v>3.0</v>
       </c>
       <c r="J10" s="9">
         <v>6.0</v>
       </c>
       <c r="K10" s="3">
-        <v>20396</v>
+        <v>19396</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>1.2</v>
       </c>
       <c r="F11" s="9">
         <v>1.5</v>
       </c>
       <c r="G11" s="9">
         <v>1.7</v>
       </c>
       <c r="H11" s="9">
         <v>2.2</v>
       </c>
       <c r="I11" s="9">
         <v>2.5</v>
       </c>
       <c r="J11" s="9">
         <v>5.0</v>
       </c>
       <c r="K11" s="3">
-        <v>125251</v>
+        <v>166285</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>1.44</v>
       </c>
       <c r="F12" s="9">
         <v>1.8</v>
       </c>
       <c r="G12" s="9">
         <v>2.04</v>
       </c>
       <c r="H12" s="9">
         <v>2.64</v>
       </c>
       <c r="I12" s="9">
         <v>3.0</v>
       </c>
       <c r="J12" s="9">
         <v>6.0</v>
       </c>
       <c r="K12" s="3">
-        <v>222512</v>
+        <v>281312</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>1.44</v>
       </c>
       <c r="F13" s="9">
         <v>1.8</v>
       </c>
       <c r="G13" s="9">
         <v>2.04</v>
       </c>
       <c r="H13" s="9">
         <v>2.64</v>
       </c>
       <c r="I13" s="9">
         <v>3.0</v>
       </c>
       <c r="J13" s="9">
         <v>6.0</v>
       </c>
       <c r="K13" s="3">
-        <v>77780</v>
+        <v>67780</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="35">
       <c r="A14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
         <v>1.44</v>
       </c>
       <c r="F14" s="9">
         <v>1.8</v>
       </c>
       <c r="G14" s="9">
         <v>2.04</v>
       </c>
       <c r="H14" s="9">
         <v>2.64</v>
       </c>
       <c r="I14" s="9">