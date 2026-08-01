--- v1 (2026-06-15)
+++ v2 (2026-08-01)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 16.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.08.2026 </t>
   </si>
   <si>
     <t>14ТСНЭ</t>
   </si>
   <si>
     <t>синий</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>14ТБЭ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>14ТТКЭ</t>
   </si>
   <si>
     <t>коричневый (RAL 8019)</t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
@@ -1008,179 +1008,179 @@
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>1.44</v>
       </c>
       <c r="F9" s="9">
         <v>1.8</v>
       </c>
       <c r="G9" s="9">
         <v>2.04</v>
       </c>
       <c r="H9" s="9">
         <v>2.64</v>
       </c>
       <c r="I9" s="9">
         <v>3.0</v>
       </c>
       <c r="J9" s="9">
         <v>6.0</v>
       </c>
       <c r="K9" s="3">
-        <v>38253</v>
+        <v>37503</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>1.44</v>
       </c>
       <c r="F10" s="9">
         <v>1.8</v>
       </c>
       <c r="G10" s="9">
         <v>2.04</v>
       </c>
       <c r="H10" s="9">
         <v>2.64</v>
       </c>
       <c r="I10" s="9">
         <v>3.0</v>
       </c>
       <c r="J10" s="9">
         <v>6.0</v>
       </c>
       <c r="K10" s="3">
-        <v>19396</v>
+        <v>17396</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>1.2</v>
       </c>
       <c r="F11" s="9">
         <v>1.5</v>
       </c>
       <c r="G11" s="9">
         <v>1.7</v>
       </c>
       <c r="H11" s="9">
         <v>2.2</v>
       </c>
       <c r="I11" s="9">
         <v>2.5</v>
       </c>
       <c r="J11" s="9">
         <v>5.0</v>
       </c>
       <c r="K11" s="3">
-        <v>166285</v>
+        <v>249491</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>1.44</v>
       </c>
       <c r="F12" s="9">
         <v>1.8</v>
       </c>
       <c r="G12" s="9">
         <v>2.04</v>
       </c>
       <c r="H12" s="9">
         <v>2.64</v>
       </c>
       <c r="I12" s="9">
         <v>3.0</v>
       </c>
       <c r="J12" s="9">
         <v>6.0</v>
       </c>
       <c r="K12" s="3">
-        <v>281312</v>
+        <v>221210</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>1.44</v>
       </c>
       <c r="F13" s="9">
         <v>1.8</v>
       </c>
       <c r="G13" s="9">
         <v>2.04</v>
       </c>
       <c r="H13" s="9">
         <v>2.64</v>
       </c>
       <c r="I13" s="9">
         <v>3.0</v>
       </c>
       <c r="J13" s="9">
         <v>6.0</v>
       </c>
       <c r="K13" s="3">
-        <v>67780</v>
+        <v>57580</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="35">
       <c r="A14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
         <v>1.44</v>
       </c>
       <c r="F14" s="9">
         <v>1.8</v>
       </c>
       <c r="G14" s="9">
         <v>2.04</v>
       </c>
       <c r="H14" s="9">
         <v>2.64</v>
       </c>
       <c r="I14" s="9">
@@ -1296,51 +1296,51 @@
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="9">
         <v>1.44</v>
       </c>
       <c r="F18" s="9">
         <v>1.8</v>
       </c>
       <c r="G18" s="9">
         <v>2.04</v>
       </c>
       <c r="H18" s="9">
         <v>2.64</v>
       </c>
       <c r="I18" s="9">
         <v>3.0</v>
       </c>
       <c r="J18" s="9">
         <v>6.0</v>
       </c>
       <c r="K18" s="3">
-        <v>29910</v>
+        <v>28910</v>
       </c>
       <c r="L18" s="8"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="35">
       <c r="A19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
         <v>1.44</v>
       </c>
       <c r="F19" s="9">
         <v>1.8</v>
       </c>
       <c r="G19" s="9">
         <v>2.04</v>
       </c>
       <c r="H19" s="9">
         <v>2.64</v>
       </c>
       <c r="I19" s="9">