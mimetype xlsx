--- v3 (2026-09-15)
+++ v4 (2026-10-31)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 15.09.2026 </t>
+    <t xml:space="preserve"> Наличие на 31.10.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>25ДУБК</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>25ДУСК</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>25ДУКК</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>25ДУЖК</t>
   </si>
@@ -934,83 +934,83 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>5.2</v>
       </c>
       <c r="F8" s="9">
         <v>5.7</v>
       </c>
       <c r="G8" s="9">
         <v>6.0</v>
       </c>
       <c r="H8" s="9">
         <v>7.4</v>
       </c>
       <c r="I8" s="9">
         <v>8.5</v>
       </c>
       <c r="J8" s="9">
         <v>11.0</v>
       </c>
       <c r="K8" s="3">
-        <v>43092</v>
+        <v>31936</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>5.2</v>
       </c>
       <c r="F9" s="9">
         <v>5.7</v>
       </c>
       <c r="G9" s="9">
         <v>6.0</v>
       </c>
       <c r="H9" s="9">
         <v>7.4</v>
       </c>
       <c r="I9" s="9">
         <v>8.5</v>
       </c>
       <c r="J9" s="9">
         <v>11.0</v>
       </c>
       <c r="K9" s="3">
-        <v>21242</v>
+        <v>21142</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>5.2</v>
       </c>
       <c r="F10" s="9">
         <v>5.7</v>
       </c>
       <c r="G10" s="9">
         <v>6.0</v>
       </c>
       <c r="H10" s="9">
         <v>7.4</v>
       </c>
       <c r="I10" s="9">