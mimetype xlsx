--- v0 (2026-04-27)
+++ v1 (2026-06-16)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 27.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 16.06.2026 </t>
   </si>
   <si>
     <t>хром</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">18,00 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
@@ -1177,51 +1177,51 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">45,00 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">27,00 р.</t>
           </r>
         </is>
       </c>
       <c r="K8" s="3">
-        <v>53479</v>
+        <v>53477</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="140">
       <c r="A9"/>
       <c r="B9" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>